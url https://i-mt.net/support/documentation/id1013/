--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -4221,54 +4221,53 @@
           </w:tcPr>
           <w:p w14:paraId="3C87FAEB" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47B1D99F" w14:textId="5FD1EA70" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
+          <w:p w14:paraId="47B1D99F" w14:textId="5FD1EA70" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="00407A54">
             <w:pPr>
               <w:pStyle w:val="11"/>
-              <w:ind w:firstLine="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t>Протоколы связи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CF670D9" w14:textId="48714F59" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -4512,58 +4511,59 @@
           </w:tcPr>
           <w:p w14:paraId="6636101C" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4314F57D" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
+          <w:p w14:paraId="4314F57D" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="00407A54">
             <w:pPr>
               <w:pStyle w:val="11"/>
-              <w:ind w:firstLine="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t xml:space="preserve">Функция </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t>осциллографирования</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="161A84CB" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -4611,54 +4611,53 @@
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5280270B" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1966B999" w14:textId="6696B1B9" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
+          <w:p w14:paraId="1966B999" w14:textId="6696B1B9" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="00407A54">
             <w:pPr>
               <w:pStyle w:val="11"/>
-              <w:ind w:firstLine="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t>Формат осциллограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14EAEBF1" w14:textId="708CD350" w:rsidR="002E6905" w:rsidRPr="00A71F64" w:rsidRDefault="002E6905" w:rsidP="002E6905">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -4713,54 +4712,53 @@
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="605F2B9B" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E18B3F9" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
+          <w:p w14:paraId="3E18B3F9" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="00407A54">
             <w:pPr>
               <w:pStyle w:val="11"/>
-              <w:ind w:firstLine="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t xml:space="preserve">Светодиоды индикации, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4821,54 +4819,53 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00928391" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCE0FDF" w14:textId="22FEC1F7" w:rsidR="002E6905" w:rsidRPr="002E6905" w:rsidRDefault="002E6905" w:rsidP="002E6905">
+          <w:p w14:paraId="0FCE0FDF" w14:textId="31292982" w:rsidR="002E6905" w:rsidRPr="002E6905" w:rsidRDefault="002E6905" w:rsidP="00407A54">
             <w:pPr>
               <w:pStyle w:val="11"/>
-              <w:ind w:firstLine="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t xml:space="preserve">Конфигурирование через </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>USB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4917,86 +4914,95 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F0B7075" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14E609CE" w14:textId="5363F497" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
+          <w:p w14:paraId="14E609CE" w14:textId="5549DCA5" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Поддержка дополнительных модулей через шинный соединитель на </w:t>
             </w:r>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>DIN</w:t>
             </w:r>
-            <w:r w:rsidRPr="0048308F">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> рейке</w:t>
+            <w:r w:rsidR="00407A54">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рейке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5812DA62" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -5673,52 +5679,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>40..</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
             <w:r w:rsidR="005C6464">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1903" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34E20A41" w14:textId="77777777" w:rsidR="002E6905" w:rsidRPr="0048308F" w:rsidRDefault="002E6905" w:rsidP="002E6905">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
@@ -6571,168 +6575,168 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D478581" w14:textId="77777777" w:rsidR="00722D87" w:rsidRPr="00F71FFE" w:rsidRDefault="00722D87" w:rsidP="00C6076D">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00722D87" w:rsidRPr="00F71FFE" w:rsidSect="00B123C9">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3261" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D49C3C2" w14:textId="77777777" w:rsidR="00900675" w:rsidRDefault="00900675" w:rsidP="0006621C">
+    <w:p w14:paraId="49B0EA29" w14:textId="77777777" w:rsidR="00DE41AB" w:rsidRDefault="00DE41AB" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41E6BB7D" w14:textId="77777777" w:rsidR="00900675" w:rsidRDefault="00900675" w:rsidP="0006621C">
+    <w:p w14:paraId="4F2E17D5" w14:textId="77777777" w:rsidR="00DE41AB" w:rsidRDefault="00DE41AB" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{71924859-0162-4D69-8408-A552F1A9B3BB}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{7B8F3E5B-5DB9-41CB-BF69-6B7B1FC05BA3}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{F9354A5F-13DF-4DFE-B9CD-D425EBE0C055}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{068D3911-2E3E-4485-9F47-B933D8DE66C2}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{80BC1EBE-6558-49B8-A898-9D62E6B0FC94}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{8F19B0BE-1BB9-4F8F-A3B0-9E64A630C16A}"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{012BBD56-5831-45B2-9114-E43C02A9D40F}"/>
-    <w:embedBold r:id="rId5" w:fontKey="{15C8DFE8-0517-469A-867B-23F0BA112594}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{66D6B43E-A699-440F-B028-D2F5C42AE780}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{64552DB8-22BC-424E-B8FD-9AE00ED275D9}"/>
   </w:font>
   <w:font w:name="TTBEo00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Acrom">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{C2D57430-C4DA-4BB4-95C0-BAA6855D6CA5}"/>
-    <w:embedBold r:id="rId7" w:fontKey="{4D75820F-09CD-4C14-A0CD-B022D74948A7}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{2B33D066-EDF8-4769-B447-51CA5E3477B9}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{AE8A3B2F-B552-4735-870B-897B21C039A8}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{461B6346-3241-4FCA-98D4-D21202601C28}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{280444BE-8E30-46E4-9E89-79AC726584D4}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{15C13712-73E6-40A0-8FF1-92DE87F29677}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{3375A6E4-2C6B-4033-A2B9-208A6B6B3259}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="071EC87E" w14:textId="77777777" w:rsidR="00D052E8" w:rsidRDefault="00D052E8">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ru-RU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A1F9D22" wp14:editId="59DC14F7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4292600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>151130</wp:posOffset>
@@ -6783,51 +6787,51 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>www.i-mt.net</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>40000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+        <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="6A1F9D22" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Надпись 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:338pt;margin-top:11.9pt;width:185.9pt;height:110.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBY2KXTDgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06TdtmyjpqulSxHS&#10;cpEWPmDiOI2F4zG226R8PWOn263gDZEHy86Mz8w5c7y+GzrNjtJ5habk00nOmTQCa2X2Jf/+bffm&#10;ljMfwNSg0ciSn6Tnd5vXr9a9LeQMW9S1dIxAjC96W/I2BFtkmRet7MBP0EpDwQZdB4GObp/VDnpC&#10;73Q2y/Nl1qOrrUMhvae/D2OQbxJ+00gRvjSNl4HpklNvIa0urVVcs80air0D2ypxbgP+oYsOlKGi&#10;F6gHCMAOTv0F1Snh0GMTJgK7DJtGCZk4EJtp/gebpxasTFxIHG8vMvn/Bys+H5/sV8fC8A4HGmAi&#10;4e0jih+eGdy2YPby3jnsWwk1FZ5GybLe+uJ8NUrtCx9Bqv4T1jRkOARMQEPjuqgK8WSETgM4XUSX&#10;Q2CCfs5ulvnqhkKCYtN5Pl/O0lgyKJ6vW+fDB4kdi5uSO5pqgofjow+xHSieU2I1gzuldZqsNqwv&#10;+WoxW4zEUKs6BmOad/tqqx07QvRG+hI3ilyndSqQQ7XqSn57SYIiyvHe1KlKAKXHPXWizVmfKMko&#10;ThiqgRKjThXWJ1LK4ehEejm0adH94qwnF5bc/zyAk5zpj4bUXk3n82jbdJgv3pI0zF1HqusIGEFQ&#10;JQ+cjdttSFZPbO09TWWnkl4vnZx7JXclGc8vIdr3+pyyXt7r5jcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpEvQe4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsNADITvSLzDykjc6C5tSVHIpkJI&#10;XBBCasvPdZu4SdqsN2TdNLw97glutmc0/iZbjr5VA/axCWThdmJAIRWhbKiy8L55vrkHFdlR6dpA&#10;aOEHIyzzy4vMpWU40QqHNVdKQiimzkLN3KVax6JG7+IkdEii7ULvHcvaV7rs3UnCfaunxiTau4bk&#10;Q+06fKqxOKyP3oL+2rwN44qHTz/7Puz5Zbd//dDWXl+Njw+gGEf+M8MZX9AhF6ZtOFIZVWshWSTS&#10;hS1MZ1LhbDDzhUxbuczvDOg80/875L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWNil&#10;0w4CAAD3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;aRL0HuEAAAALAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="37A63162" w14:textId="77777777" w:rsidR="00D052E8" w:rsidRPr="00D052E8" w:rsidRDefault="00D052E8" w:rsidP="00D052E8">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00D052E8">
                       <w:rPr>
                         <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>www.i-mt.net</w:t>
                     </w:r>
@@ -6883,77 +6887,77 @@
                       <a:fillRef idx="1">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+        <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:rect w14:anchorId="161D78BB" id="Прямоугольник 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-.55pt;width:594pt;height:162.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClnWWSmgIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdDdp0paomypqVYRU&#10;tRUt6tn12t0VXo+xnWzCCYkrEo/AQ3BB/PQZNm/E2LvZllIuiBw2Hs//N994/2BZKbIQ1pWgMzrY&#10;SikRmkNe6puMvr48frZHifNM50yBFhldCUcPpk+f7NdmIoZQgMqFJRhEu0ltMlp4byZJ4nghKua2&#10;wAiNSgm2Yh5Fe5PkltUYvVLJME13khpsbixw4RzeHrVKOo3xpRTcn0nphCcqo1ibj18bv9fhm0z3&#10;2eTGMlOUvCuD/UMVFSs1Ju1DHTHPyNyWf4SqSm7BgfRbHKoEpCy5iD1gN4P0QTcXBTMi9oLgONPD&#10;5P5fWH66OLekzHF2Q0o0q3BGzef1+/Wn5kdzu/7QfGlum+/rj83P5mvzjaARIlYbN0HHC3NuO8nh&#10;MbS/lLYK/9gYWUaUVz3KYukJx8vd8Wh7L8VhcNQN053t3XGcQ3LnbqzzLwRUJBwyanGMEV22OHEe&#10;U6LpxgSFUE5bQDz5lRKhBqVfCYmtYcph9I6kEofKkgVDOuRvBu11wXLRXo1T/IUOMUFvHaUYLESV&#10;pVJ93C5AIOvvcdsQnW1wE5GLvWP6t4Jax946ZgTte8eq1GAfc1Z+0BUuW/sNMC0cAZlryFc4bAvt&#10;FjjDj0vE94Q5f84s0h5ngqvsz/AjFdQZhe5ESQH23WP3wR7ZiFpKalyjjLq3c2YFJeqlRp4+H4xG&#10;Ye+iMBrvDlGw9zXX9zV6Xh0CjmaAj4bh8RjsvdocpYXqCjd+FrKiimmOuTPKvd0Ih75db3wzuJjN&#10;ohnummH+RF8YHoIHVAN/LpdXzJqOZB75eQqblWOTB1xrbYOnhtncgywjEe9w7fDGPY2E6d6U8BDc&#10;l6PV3cs3/QUAAP//AwBQSwMEFAAGAAgAAAAhAMqPn5TeAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPg0AQhe8m/ofNmHgx7UKbGESWpjYaLngQ+wMGdgQiO0vYLUV/vduTPb55k/e+l+0WM4iZ&#10;JtdbVhCvIxDEjdU9twqOn2+rBITzyBoHy6Tghxzs8tubDFNtz/xBc+VbEULYpaig835MpXRNRwbd&#10;2o7Ewfuyk0Ef5NRKPeE5hJtBbqLoURrsOTR0ONKho+a7OhkFv3N9LIp9iQ/v1aGcCvfyWraLUvd3&#10;y/4ZhKfF/z/DBT+gQx6Yanti7cSgIAzxClZxDOLixkkSLrWC7Wb7BDLP5PWA/A8AAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQClnWWSmgIAAEEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDKj5+U3gAAAAgBAAAPAAAAAAAAAAAAAAAAAPQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="black [3200]" strokecolor="black [1600]" strokeweight="1pt">
               <w10:wrap anchorx="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7929A366" w14:textId="77777777" w:rsidR="00900675" w:rsidRDefault="00900675" w:rsidP="0006621C">
+    <w:p w14:paraId="0C60F140" w14:textId="77777777" w:rsidR="00DE41AB" w:rsidRDefault="00DE41AB" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23F32D73" w14:textId="77777777" w:rsidR="00900675" w:rsidRDefault="00900675" w:rsidP="0006621C">
+    <w:p w14:paraId="581185B8" w14:textId="77777777" w:rsidR="00DE41AB" w:rsidRDefault="00DE41AB" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="7B0E25E9" w14:textId="6AB0A75B" w:rsidR="0006621C" w:rsidRDefault="00810C6E" w:rsidP="00AC1319">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4677"/>
         <w:tab w:val="clear" w:pos="9355"/>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -7963,50 +7967,51 @@
     <w:rsid w:val="00262632"/>
     <w:rsid w:val="002703D5"/>
     <w:rsid w:val="002A33CB"/>
     <w:rsid w:val="002C0EA7"/>
     <w:rsid w:val="002C28E3"/>
     <w:rsid w:val="002D4C75"/>
     <w:rsid w:val="002E17CF"/>
     <w:rsid w:val="002E6905"/>
     <w:rsid w:val="002F023D"/>
     <w:rsid w:val="002F77C9"/>
     <w:rsid w:val="003016DC"/>
     <w:rsid w:val="00307A34"/>
     <w:rsid w:val="00307E7D"/>
     <w:rsid w:val="00322116"/>
     <w:rsid w:val="0032408F"/>
     <w:rsid w:val="00332F09"/>
     <w:rsid w:val="003347CF"/>
     <w:rsid w:val="00336650"/>
     <w:rsid w:val="00344378"/>
     <w:rsid w:val="00353F68"/>
     <w:rsid w:val="003679B6"/>
     <w:rsid w:val="003C45D2"/>
     <w:rsid w:val="003C7F12"/>
     <w:rsid w:val="003E29E9"/>
     <w:rsid w:val="003F6179"/>
+    <w:rsid w:val="00407A54"/>
     <w:rsid w:val="00417079"/>
     <w:rsid w:val="00421FAD"/>
     <w:rsid w:val="00425516"/>
     <w:rsid w:val="00442611"/>
     <w:rsid w:val="004473A3"/>
     <w:rsid w:val="00455478"/>
     <w:rsid w:val="00463D3C"/>
     <w:rsid w:val="00474235"/>
     <w:rsid w:val="00476CAD"/>
     <w:rsid w:val="0048308F"/>
     <w:rsid w:val="0048429B"/>
     <w:rsid w:val="004870B3"/>
     <w:rsid w:val="00493840"/>
     <w:rsid w:val="004965C3"/>
     <w:rsid w:val="004A1CF4"/>
     <w:rsid w:val="004B144B"/>
     <w:rsid w:val="004B2A5C"/>
     <w:rsid w:val="004B6D6E"/>
     <w:rsid w:val="004B78C9"/>
     <w:rsid w:val="004C0DFB"/>
     <w:rsid w:val="004E1689"/>
     <w:rsid w:val="004E561F"/>
     <w:rsid w:val="004F600E"/>
     <w:rsid w:val="004F735C"/>
     <w:rsid w:val="004F7F28"/>
@@ -8143,50 +8148,51 @@
     <w:rsid w:val="00CA2367"/>
     <w:rsid w:val="00CA77A4"/>
     <w:rsid w:val="00CB5C3F"/>
     <w:rsid w:val="00D052E8"/>
     <w:rsid w:val="00D0569D"/>
     <w:rsid w:val="00D07420"/>
     <w:rsid w:val="00D159B8"/>
     <w:rsid w:val="00D2523E"/>
     <w:rsid w:val="00D31706"/>
     <w:rsid w:val="00D36FFE"/>
     <w:rsid w:val="00D37ABC"/>
     <w:rsid w:val="00D43677"/>
     <w:rsid w:val="00D47C5D"/>
     <w:rsid w:val="00D57873"/>
     <w:rsid w:val="00D61F5C"/>
     <w:rsid w:val="00D62D4F"/>
     <w:rsid w:val="00D64CEA"/>
     <w:rsid w:val="00D7188D"/>
     <w:rsid w:val="00D9107A"/>
     <w:rsid w:val="00D96383"/>
     <w:rsid w:val="00D96BC9"/>
     <w:rsid w:val="00DA339D"/>
     <w:rsid w:val="00DA5131"/>
     <w:rsid w:val="00DB3D6C"/>
     <w:rsid w:val="00DC6B98"/>
+    <w:rsid w:val="00DE41AB"/>
     <w:rsid w:val="00DF5788"/>
     <w:rsid w:val="00E0501F"/>
     <w:rsid w:val="00E2554A"/>
     <w:rsid w:val="00E35FD9"/>
     <w:rsid w:val="00E41250"/>
     <w:rsid w:val="00E55DC4"/>
     <w:rsid w:val="00E60D10"/>
     <w:rsid w:val="00E87BF1"/>
     <w:rsid w:val="00E9419D"/>
     <w:rsid w:val="00EA296F"/>
     <w:rsid w:val="00EC0717"/>
     <w:rsid w:val="00EC23AA"/>
     <w:rsid w:val="00EC4987"/>
     <w:rsid w:val="00ED4868"/>
     <w:rsid w:val="00EE3663"/>
     <w:rsid w:val="00EE7A8B"/>
     <w:rsid w:val="00EF25A8"/>
     <w:rsid w:val="00EF2B8C"/>
     <w:rsid w:val="00F05531"/>
     <w:rsid w:val="00F1464C"/>
     <w:rsid w:val="00F30FBD"/>
     <w:rsid w:val="00F439EE"/>
     <w:rsid w:val="00F604B6"/>
     <w:rsid w:val="00F6111B"/>
     <w:rsid w:val="00F613CB"/>
@@ -9279,51 +9285,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>1</Pages>
   <Words>541</Words>
   <Characters>3089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3623</CharactersWithSpaces>