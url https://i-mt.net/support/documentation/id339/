--- v0 (2026-04-15)
+++ v1 (2026-09-28)
@@ -1,65 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="7E6B536C" w14:textId="77777777" w:rsidR="00AB3B70" w:rsidRPr="00B35D54" w:rsidRDefault="00AB3B70" w:rsidP="00B123C9">
+    <w:p w14:paraId="7E6B536C" w14:textId="133AEC65" w:rsidR="00AB3B70" w:rsidRPr="00B35D54" w:rsidRDefault="00AB3B70" w:rsidP="00B123C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B123C9">
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Приложение</w:t>
       </w:r>
       <w:r w:rsidRPr="00B123C9">
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766C650B" w14:textId="4045F454" w:rsidR="00F1464C" w:rsidRPr="009A1046" w:rsidRDefault="00F774E5" w:rsidP="00B123C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -84,60 +86,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИРИС-</w:t>
       </w:r>
       <w:r w:rsidR="00B35D54">
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DIN</w:t>
       </w:r>
       <w:r w:rsidR="009A1046">
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>-96</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376D5F4B" w14:textId="77777777" w:rsidR="00B123C9" w:rsidRDefault="00B123C9" w:rsidP="00B123C9">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="267BA0FF" w14:textId="77777777" w:rsidR="00906C41" w:rsidRPr="00B123C9" w:rsidRDefault="00906C41" w:rsidP="00B123C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -586,51 +578,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="470C0759" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00442611">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3382C19E" w14:textId="59D8FD6A" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+          <w:p w14:paraId="3382C19E" w14:textId="374D322F" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Номинальный переменный ток </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -643,77 +635,79 @@
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="000A1F5D">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00667D11" w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>программный выбор</w:t>
             </w:r>
-            <w:r w:rsidR="00667D11">
+            <w:r w:rsidR="000A1F5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000A1F5D">
-[...16 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>А</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A4A8D89" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -1504,78 +1498,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59DDB238" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00442611">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="290B0302" w14:textId="322071E1" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00906C41" w:rsidP="00426CB8">
+          <w:p w14:paraId="290B0302" w14:textId="278B0746" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00906C41" w:rsidP="00426CB8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906C41">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Нормируемый диапазон измерений напряжения</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00442611" w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>, В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="267F3673" w14:textId="67A48346" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4079,60 +4064,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Рабочий диапазон </w:t>
             </w:r>
             <w:r w:rsidR="00F01F4B" w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>напряжения переменного</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> оперативного тока с номинальной частотой 50(60) Гц</w:t>
+              <w:t>напряжения переменного оперативного тока с номинальной частотой 50(60) Гц</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">при </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -5272,54 +5248,53 @@
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C87FAEB" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B1D99F" w14:textId="5FD1EA70" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
+          <w:p w14:paraId="47B1D99F" w14:textId="5FD1EA70" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="002D00E1">
             <w:pPr>
               <w:pStyle w:val="11"/>
-              <w:ind w:firstLine="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t>Протоколы связи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CF670D9" w14:textId="48714F59" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -5335,61 +5310,71 @@
               <w:t>Modbus</w:t>
             </w:r>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>RTU</w:t>
             </w:r>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, МЭК 60870-5-101-2006,  </w:t>
-            </w:r>
+              <w:t>, МЭК 60870-5-101-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2006,  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Modbus</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TCP</w:t>
             </w:r>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, МЭК 60870-5-104-200</w:t>
             </w:r>
@@ -5438,54 +5423,53 @@
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F375246" w14:textId="77777777" w:rsidR="00B97CEE" w:rsidRPr="0048308F" w:rsidRDefault="00B97CEE" w:rsidP="00A71F64">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="085C3E7F" w14:textId="53D9F606" w:rsidR="00B97CEE" w:rsidRPr="00B97CEE" w:rsidRDefault="00B97CEE" w:rsidP="00A71F64">
+          <w:p w14:paraId="085C3E7F" w14:textId="53D9F606" w:rsidR="00B97CEE" w:rsidRPr="00B97CEE" w:rsidRDefault="00B97CEE" w:rsidP="002D00E1">
             <w:pPr>
               <w:pStyle w:val="11"/>
-              <w:ind w:firstLine="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t xml:space="preserve">Протоколы резервирования для 2 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ethernet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5537,54 +5521,53 @@
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6636101C" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4314F57D" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
+          <w:p w14:paraId="4314F57D" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="002D00E1">
             <w:pPr>
               <w:pStyle w:val="11"/>
-              <w:ind w:firstLine="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t xml:space="preserve">Функция </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t>осциллографирования</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5636,89 +5619,99 @@
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5280270B" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1966B999" w14:textId="6696B1B9" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
+          <w:p w14:paraId="1966B999" w14:textId="6696B1B9" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="002D00E1">
             <w:pPr>
               <w:pStyle w:val="11"/>
-              <w:ind w:firstLine="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t>Формат осциллограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14EAEBF1" w14:textId="708CD350" w:rsidR="00A71F64" w:rsidRPr="00A71F64" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Comtrade 2013</w:t>
+              <w:t>Comtrade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1903" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="136A295C" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A71F64" w:rsidRPr="0048308F" w14:paraId="6D37DD92" w14:textId="77777777" w:rsidTr="00426CB8">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
@@ -5727,54 +5720,53 @@
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="605F2B9B" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E18B3F9" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
+          <w:p w14:paraId="3E18B3F9" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="002D00E1">
             <w:pPr>
               <w:pStyle w:val="11"/>
-              <w:ind w:firstLine="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t xml:space="preserve">Светодиоды индикации, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5826,54 +5818,53 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00928391" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCE0FDF" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
+          <w:p w14:paraId="0FCE0FDF" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="002D00E1">
             <w:pPr>
               <w:pStyle w:val="11"/>
-              <w:ind w:firstLine="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
               <w:t>Конфигурирование через мобильное ПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F438858" w14:textId="77777777" w:rsidR="00A71F64" w:rsidRPr="0048308F" w:rsidRDefault="00A71F64" w:rsidP="00A71F64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -6814,51 +6805,71 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="784CC9AE" w14:textId="6B8ADF32" w:rsidR="00476CAD" w:rsidRPr="0048308F" w:rsidRDefault="00476CAD" w:rsidP="00476CAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>-40..+75</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>40..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1903" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34E20A41" w14:textId="77777777" w:rsidR="00476CAD" w:rsidRPr="0048308F" w:rsidRDefault="00476CAD" w:rsidP="00476CAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00476CAD" w:rsidRPr="0048308F" w14:paraId="634A3337" w14:textId="77777777" w:rsidTr="00426CB8">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
@@ -7332,68 +7343,86 @@
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="549BF283" w14:textId="77777777" w:rsidR="00476CAD" w:rsidRPr="0048308F" w:rsidRDefault="00476CAD" w:rsidP="00476CAD">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB373D0" w14:textId="77777777" w:rsidR="00476CAD" w:rsidRPr="0048308F" w:rsidRDefault="00476CAD" w:rsidP="00476CAD">
-[...16 lines deleted...]
-              <w:t>Ремонт устройства в период гарантийной эксплуатации должен производится компанией-производителем бесплатно</w:t>
+          <w:p w14:paraId="7DB373D0" w14:textId="3201617D" w:rsidR="00476CAD" w:rsidRPr="0048308F" w:rsidRDefault="00476CAD" w:rsidP="00476CAD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт устройства в период гарантийной эксплуатации должен </w:t>
+            </w:r>
+            <w:r w:rsidR="00621E5F" w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>производиться</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> компанией-производителем бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="686EE5CD" w14:textId="77777777" w:rsidR="00476CAD" w:rsidRPr="0048308F" w:rsidRDefault="00476CAD" w:rsidP="00476CAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048308F">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -7722,249 +7751,261 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24960BA8" w14:textId="77777777" w:rsidR="00476CAD" w:rsidRPr="0048308F" w:rsidRDefault="00476CAD" w:rsidP="00476CAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048308F">
-[...6 lines deleted...]
-              <w:t>Межповерочный интервал, лет</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Межповерочный</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> интервал, лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B49FF47" w14:textId="77777777" w:rsidR="00476CAD" w:rsidRPr="0048308F" w:rsidRDefault="00476CAD" w:rsidP="00476CAD">
+          <w:p w14:paraId="2B49FF47" w14:textId="6050EBD0" w:rsidR="00476CAD" w:rsidRPr="0048308F" w:rsidRDefault="00C03CF3" w:rsidP="00476CAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048308F">
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1903" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50D31910" w14:textId="77777777" w:rsidR="00476CAD" w:rsidRPr="0048308F" w:rsidRDefault="00476CAD" w:rsidP="00476CAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D478581" w14:textId="77777777" w:rsidR="00722D87" w:rsidRPr="00F71FFE" w:rsidRDefault="00722D87" w:rsidP="00C6076D">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00722D87" w:rsidRPr="00F71FFE" w:rsidSect="00B123C9">
+    <w:sectPr w:rsidR="00722D87" w:rsidRPr="00F71FFE" w:rsidSect="00974609">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="3261" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="3969" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EDE3C07" w14:textId="77777777" w:rsidR="00457C4E" w:rsidRDefault="00457C4E" w:rsidP="0006621C">
+    <w:p w14:paraId="3DCC065D" w14:textId="77777777" w:rsidR="00D51452" w:rsidRDefault="00D51452" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33EC9611" w14:textId="77777777" w:rsidR="00457C4E" w:rsidRDefault="00457C4E" w:rsidP="0006621C">
+    <w:p w14:paraId="0A29EB45" w14:textId="77777777" w:rsidR="00D51452" w:rsidRDefault="00D51452" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{22923AC7-A497-4130-94B8-F9EC37EFD8CF}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{BE5DFBDB-DA8D-4A54-A6FE-8B9C70BF17D9}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{DB87754A-AB52-46C1-98F4-8A378608AA1F}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{418AED84-1E22-4955-BDD5-10DF69DACCCF}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{84BE49D1-9D16-4E0A-828C-382D3B21FA9B}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{8D15C794-20F7-4D40-BEBF-346DDE98AA44}"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{99461286-1BE5-4371-B0BE-9DA121C38C30}"/>
-    <w:embedBold r:id="rId5" w:fontKey="{B92111FB-8BE6-46AB-8CC2-FF2796E96818}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{63EC4A02-8E06-4C07-B705-82AA5A3C4305}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{786ABFA5-72E7-4DD1-B50A-C668700E96F5}"/>
   </w:font>
   <w:font w:name="TTBEo00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Acrom">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{CB2E9CB5-A895-4A9C-A0EF-FAC3411A1258}"/>
-    <w:embedBold r:id="rId7" w:fontKey="{CFB6B12E-BC82-4728-B998-7D0CE564B994}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{4E8B010C-897B-4A53-8D7E-EA26D094CCBD}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{BD8ED117-DE91-44DC-B31E-1C9BDA279B06}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{AA5C4143-6197-4379-82A0-B1F32F95C237}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{8B1B8BA8-2F9C-4841-A06B-65295CCD95C6}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{B15F5405-FF81-473E-934D-70670F7842C6}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{55B88F34-2BBD-4434-AE43-345E1632ABD7}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="071EC87E" w14:textId="77777777" w:rsidR="00D052E8" w:rsidRDefault="00D052E8">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ru-RU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A1F9D22" wp14:editId="59DC14F7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4292600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>151130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2360930" cy="1404620"/>
               <wp:effectExtent l="0" t="0" r="27940" b="17145"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Надпись 2"/>
               <wp:cNvGraphicFramePr>
@@ -8009,51 +8050,51 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>www.i-mt.net</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>40000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
           <w:pict>
             <v:shapetype w14:anchorId="6A1F9D22" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Надпись 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:338pt;margin-top:11.9pt;width:185.9pt;height:110.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBY2KXTDgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06TdtmyjpqulSxHS&#10;cpEWPmDiOI2F4zG226R8PWOn263gDZEHy86Mz8w5c7y+GzrNjtJ5habk00nOmTQCa2X2Jf/+bffm&#10;ljMfwNSg0ciSn6Tnd5vXr9a9LeQMW9S1dIxAjC96W/I2BFtkmRet7MBP0EpDwQZdB4GObp/VDnpC&#10;73Q2y/Nl1qOrrUMhvae/D2OQbxJ+00gRvjSNl4HpklNvIa0urVVcs80air0D2ypxbgP+oYsOlKGi&#10;F6gHCMAOTv0F1Snh0GMTJgK7DJtGCZk4EJtp/gebpxasTFxIHG8vMvn/Bys+H5/sV8fC8A4HGmAi&#10;4e0jih+eGdy2YPby3jnsWwk1FZ5GybLe+uJ8NUrtCx9Bqv4T1jRkOARMQEPjuqgK8WSETgM4XUSX&#10;Q2CCfs5ulvnqhkKCYtN5Pl/O0lgyKJ6vW+fDB4kdi5uSO5pqgofjow+xHSieU2I1gzuldZqsNqwv&#10;+WoxW4zEUKs6BmOad/tqqx07QvRG+hI3ilyndSqQQ7XqSn57SYIiyvHe1KlKAKXHPXWizVmfKMko&#10;ThiqgRKjThXWJ1LK4ehEejm0adH94qwnF5bc/zyAk5zpj4bUXk3n82jbdJgv3pI0zF1HqusIGEFQ&#10;JQ+cjdttSFZPbO09TWWnkl4vnZx7JXclGc8vIdr3+pyyXt7r5jcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpEvQe4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsNADITvSLzDykjc6C5tSVHIpkJI&#10;XBBCasvPdZu4SdqsN2TdNLw97glutmc0/iZbjr5VA/axCWThdmJAIRWhbKiy8L55vrkHFdlR6dpA&#10;aOEHIyzzy4vMpWU40QqHNVdKQiimzkLN3KVax6JG7+IkdEii7ULvHcvaV7rs3UnCfaunxiTau4bk&#10;Q+06fKqxOKyP3oL+2rwN44qHTz/7Puz5Zbd//dDWXl+Njw+gGEf+M8MZX9AhF6ZtOFIZVWshWSTS&#10;hS1MZ1LhbDDzhUxbuczvDOg80/875L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWNil&#10;0w4CAAD3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;aRL0HuEAAAALAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="37A63162" w14:textId="77777777" w:rsidR="00D052E8" w:rsidRPr="00D052E8" w:rsidRDefault="00D052E8" w:rsidP="00D052E8">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00D052E8">
                       <w:rPr>
                         <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>www.i-mt.net</w:t>
                     </w:r>
@@ -8109,167 +8150,174 @@
                       <a:fillRef idx="1">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
           <w:pict>
             <v:rect w14:anchorId="161D78BB" id="Прямоугольник 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-.55pt;width:594pt;height:162.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClnWWSmgIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdDdp0paomypqVYRU&#10;tRUt6tn12t0VXo+xnWzCCYkrEo/AQ3BB/PQZNm/E2LvZllIuiBw2Hs//N994/2BZKbIQ1pWgMzrY&#10;SikRmkNe6puMvr48frZHifNM50yBFhldCUcPpk+f7NdmIoZQgMqFJRhEu0ltMlp4byZJ4nghKua2&#10;wAiNSgm2Yh5Fe5PkltUYvVLJME13khpsbixw4RzeHrVKOo3xpRTcn0nphCcqo1ibj18bv9fhm0z3&#10;2eTGMlOUvCuD/UMVFSs1Ju1DHTHPyNyWf4SqSm7BgfRbHKoEpCy5iD1gN4P0QTcXBTMi9oLgONPD&#10;5P5fWH66OLekzHF2Q0o0q3BGzef1+/Wn5kdzu/7QfGlum+/rj83P5mvzjaARIlYbN0HHC3NuO8nh&#10;MbS/lLYK/9gYWUaUVz3KYukJx8vd8Wh7L8VhcNQN053t3XGcQ3LnbqzzLwRUJBwyanGMEV22OHEe&#10;U6LpxgSFUE5bQDz5lRKhBqVfCYmtYcph9I6kEofKkgVDOuRvBu11wXLRXo1T/IUOMUFvHaUYLESV&#10;pVJ93C5AIOvvcdsQnW1wE5GLvWP6t4Jax946ZgTte8eq1GAfc1Z+0BUuW/sNMC0cAZlryFc4bAvt&#10;FjjDj0vE94Q5f84s0h5ngqvsz/AjFdQZhe5ESQH23WP3wR7ZiFpKalyjjLq3c2YFJeqlRp4+H4xG&#10;Ye+iMBrvDlGw9zXX9zV6Xh0CjmaAj4bh8RjsvdocpYXqCjd+FrKiimmOuTPKvd0Ih75db3wzuJjN&#10;ohnummH+RF8YHoIHVAN/LpdXzJqOZB75eQqblWOTB1xrbYOnhtncgywjEe9w7fDGPY2E6d6U8BDc&#10;l6PV3cs3/QUAAP//AwBQSwMEFAAGAAgAAAAhAMqPn5TeAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPg0AQhe8m/ofNmHgx7UKbGESWpjYaLngQ+wMGdgQiO0vYLUV/vduTPb55k/e+l+0WM4iZ&#10;JtdbVhCvIxDEjdU9twqOn2+rBITzyBoHy6Tghxzs8tubDFNtz/xBc+VbEULYpaig835MpXRNRwbd&#10;2o7Ewfuyk0Ef5NRKPeE5hJtBbqLoURrsOTR0ONKho+a7OhkFv3N9LIp9iQ/v1aGcCvfyWraLUvd3&#10;y/4ZhKfF/z/DBT+gQx6Yanti7cSgIAzxClZxDOLixkkSLrWC7Wb7BDLP5PWA/A8AAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQClnWWSmgIAAEEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDKj5+U3gAAAAgBAAAPAAAAAAAAAAAAAAAAAPQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="black [3200]" strokecolor="black [1600]" strokeweight="1pt">
               <w10:wrap anchorx="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03AAC3ED" w14:textId="77777777" w:rsidR="00457C4E" w:rsidRDefault="00457C4E" w:rsidP="0006621C">
+    <w:p w14:paraId="4CD34EFF" w14:textId="77777777" w:rsidR="00D51452" w:rsidRDefault="00D51452" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="120F03C5" w14:textId="77777777" w:rsidR="00457C4E" w:rsidRDefault="00457C4E" w:rsidP="0006621C">
+    <w:p w14:paraId="17E2ECF7" w14:textId="77777777" w:rsidR="00D51452" w:rsidRDefault="00D51452" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7B0E25E9" w14:textId="532011D8" w:rsidR="0006621C" w:rsidRDefault="006E30BA" w:rsidP="00AC1319">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="7B0E25E9" w14:textId="1270E6AB" w:rsidR="0006621C" w:rsidRDefault="0007448C" w:rsidP="00AC1319">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4677"/>
         <w:tab w:val="clear" w:pos="9355"/>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="105977D1" wp14:editId="2C205A41">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75CD5616" wp14:editId="5B5CF432">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:align>left</wp:align>
+            <wp:posOffset>-218440</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-444830</wp:posOffset>
+            <wp:posOffset>-512445</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7556500" cy="2393315"/>
-[...2 lines deleted...]
-          <wp:docPr id="1078409288" name="Рисунок 1"/>
+          <wp:extent cx="7767240" cy="2461260"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1" name="Рисунок 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1078409288" name=""/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7574814" cy="2399246"/>
+                    <a:ext cx="7767240" cy="2461260"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
+          <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="margin">
+          <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00B35D54" w:rsidRPr="00175C50">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ru-RU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30D4B734" wp14:editId="6273EFF0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30D4B734" wp14:editId="45093C00">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-441960</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-556260</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7512685" cy="114300"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Рисунок 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8290,51 +8338,51 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="68D14A76" w14:textId="77777777" w:rsidR="0006621C" w:rsidRDefault="0006621C" w:rsidP="00175C50">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00EB73DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95ECFA54"/>
     <w:lvl w:ilvl="0" w:tplc="2764ACBE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9000,406 +9048,418 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00722D87"/>
     <w:rsid w:val="000109E1"/>
     <w:rsid w:val="000252C3"/>
     <w:rsid w:val="0003757B"/>
     <w:rsid w:val="00040026"/>
     <w:rsid w:val="000405D2"/>
     <w:rsid w:val="00046CFE"/>
     <w:rsid w:val="000514FE"/>
     <w:rsid w:val="000520B2"/>
     <w:rsid w:val="00064748"/>
     <w:rsid w:val="0006621C"/>
+    <w:rsid w:val="0007448C"/>
     <w:rsid w:val="00074C8A"/>
     <w:rsid w:val="000832C9"/>
     <w:rsid w:val="00096295"/>
     <w:rsid w:val="000A1F5D"/>
     <w:rsid w:val="000A3BC1"/>
     <w:rsid w:val="000B032E"/>
     <w:rsid w:val="000C06DD"/>
     <w:rsid w:val="000E6A93"/>
     <w:rsid w:val="000E789E"/>
     <w:rsid w:val="00147C4B"/>
     <w:rsid w:val="001518CE"/>
     <w:rsid w:val="0015314F"/>
     <w:rsid w:val="00156D06"/>
     <w:rsid w:val="001611AD"/>
     <w:rsid w:val="00163738"/>
     <w:rsid w:val="00175C50"/>
     <w:rsid w:val="0019574B"/>
     <w:rsid w:val="001A285B"/>
     <w:rsid w:val="001A2D03"/>
     <w:rsid w:val="001B137F"/>
     <w:rsid w:val="001B5833"/>
     <w:rsid w:val="001D6C9E"/>
     <w:rsid w:val="001F4B58"/>
     <w:rsid w:val="001F5AB0"/>
     <w:rsid w:val="002300C1"/>
     <w:rsid w:val="002344D9"/>
     <w:rsid w:val="002421ED"/>
     <w:rsid w:val="002500DC"/>
     <w:rsid w:val="00257900"/>
     <w:rsid w:val="00262632"/>
     <w:rsid w:val="002703D5"/>
     <w:rsid w:val="002A33CB"/>
     <w:rsid w:val="002C0EA7"/>
     <w:rsid w:val="002C28E3"/>
+    <w:rsid w:val="002D00E1"/>
     <w:rsid w:val="002D4C75"/>
     <w:rsid w:val="002E17CF"/>
     <w:rsid w:val="002F023D"/>
     <w:rsid w:val="002F77C9"/>
     <w:rsid w:val="003016DC"/>
     <w:rsid w:val="00307A34"/>
     <w:rsid w:val="00307E7D"/>
     <w:rsid w:val="00322116"/>
     <w:rsid w:val="00332F09"/>
     <w:rsid w:val="003347CF"/>
     <w:rsid w:val="00336650"/>
     <w:rsid w:val="00344378"/>
     <w:rsid w:val="00353F68"/>
     <w:rsid w:val="003679B6"/>
     <w:rsid w:val="003C45D2"/>
     <w:rsid w:val="003C7F12"/>
     <w:rsid w:val="003E29E9"/>
     <w:rsid w:val="003F6179"/>
     <w:rsid w:val="00417079"/>
     <w:rsid w:val="00421FAD"/>
     <w:rsid w:val="00425516"/>
     <w:rsid w:val="00442611"/>
     <w:rsid w:val="004473A3"/>
+    <w:rsid w:val="00454187"/>
     <w:rsid w:val="00455478"/>
     <w:rsid w:val="00457C4E"/>
     <w:rsid w:val="00463D3C"/>
     <w:rsid w:val="00474235"/>
     <w:rsid w:val="00476CAD"/>
     <w:rsid w:val="0048308F"/>
     <w:rsid w:val="0048429B"/>
     <w:rsid w:val="004870B3"/>
     <w:rsid w:val="00493840"/>
     <w:rsid w:val="004965C3"/>
     <w:rsid w:val="004A1CF4"/>
     <w:rsid w:val="004B144B"/>
     <w:rsid w:val="004B2A5C"/>
     <w:rsid w:val="004B78C9"/>
     <w:rsid w:val="004C0DFB"/>
     <w:rsid w:val="004E1689"/>
     <w:rsid w:val="004E2C53"/>
     <w:rsid w:val="004E561F"/>
     <w:rsid w:val="004F600E"/>
     <w:rsid w:val="004F735C"/>
     <w:rsid w:val="004F7F28"/>
     <w:rsid w:val="005009A5"/>
     <w:rsid w:val="0050190B"/>
     <w:rsid w:val="00502D2D"/>
     <w:rsid w:val="005129A5"/>
     <w:rsid w:val="00516DBA"/>
     <w:rsid w:val="00526DC1"/>
     <w:rsid w:val="00540D81"/>
     <w:rsid w:val="00550770"/>
     <w:rsid w:val="0057031F"/>
     <w:rsid w:val="00577D1F"/>
     <w:rsid w:val="00580556"/>
     <w:rsid w:val="00581BB2"/>
     <w:rsid w:val="00594A7B"/>
     <w:rsid w:val="005A19FF"/>
     <w:rsid w:val="005B47DC"/>
     <w:rsid w:val="005C0374"/>
     <w:rsid w:val="005C1EAB"/>
     <w:rsid w:val="005F3C65"/>
     <w:rsid w:val="00607C9D"/>
     <w:rsid w:val="00613CA3"/>
     <w:rsid w:val="006145DE"/>
     <w:rsid w:val="00620F03"/>
+    <w:rsid w:val="00621E5F"/>
     <w:rsid w:val="00622B51"/>
     <w:rsid w:val="0065498A"/>
     <w:rsid w:val="006569F8"/>
     <w:rsid w:val="006654F9"/>
     <w:rsid w:val="00667D11"/>
     <w:rsid w:val="00682A53"/>
     <w:rsid w:val="0068716B"/>
     <w:rsid w:val="0069713C"/>
+    <w:rsid w:val="006A31D9"/>
     <w:rsid w:val="006A431A"/>
     <w:rsid w:val="006C6A25"/>
     <w:rsid w:val="006D771D"/>
     <w:rsid w:val="006E30BA"/>
     <w:rsid w:val="00712CF0"/>
     <w:rsid w:val="00722D87"/>
     <w:rsid w:val="00727A44"/>
     <w:rsid w:val="0077062C"/>
     <w:rsid w:val="00771364"/>
     <w:rsid w:val="00772355"/>
     <w:rsid w:val="00782E2D"/>
     <w:rsid w:val="007870ED"/>
     <w:rsid w:val="007906F0"/>
     <w:rsid w:val="00790A61"/>
     <w:rsid w:val="00794054"/>
     <w:rsid w:val="007A108F"/>
     <w:rsid w:val="007A1115"/>
     <w:rsid w:val="007B0360"/>
     <w:rsid w:val="007B49B7"/>
     <w:rsid w:val="007B703E"/>
     <w:rsid w:val="007C56FC"/>
     <w:rsid w:val="007C7E4C"/>
     <w:rsid w:val="007D54FB"/>
     <w:rsid w:val="007E5ADF"/>
     <w:rsid w:val="00807A36"/>
     <w:rsid w:val="00815887"/>
     <w:rsid w:val="00837DAB"/>
     <w:rsid w:val="00841807"/>
     <w:rsid w:val="00841864"/>
     <w:rsid w:val="00857E77"/>
     <w:rsid w:val="008613B4"/>
     <w:rsid w:val="00877A02"/>
     <w:rsid w:val="00881ED5"/>
     <w:rsid w:val="00886C2D"/>
     <w:rsid w:val="008932D4"/>
     <w:rsid w:val="00894D82"/>
     <w:rsid w:val="008B1B5A"/>
     <w:rsid w:val="008B6DE8"/>
     <w:rsid w:val="008C3C8E"/>
     <w:rsid w:val="008D1FD0"/>
     <w:rsid w:val="008D74D9"/>
     <w:rsid w:val="008E3D7E"/>
     <w:rsid w:val="00901717"/>
     <w:rsid w:val="00906C41"/>
     <w:rsid w:val="00945E08"/>
     <w:rsid w:val="00951C04"/>
     <w:rsid w:val="0097267D"/>
+    <w:rsid w:val="00974609"/>
     <w:rsid w:val="0097755C"/>
     <w:rsid w:val="009A0523"/>
     <w:rsid w:val="009A1046"/>
     <w:rsid w:val="009A16D8"/>
     <w:rsid w:val="009B5293"/>
     <w:rsid w:val="009D117D"/>
     <w:rsid w:val="009D5344"/>
     <w:rsid w:val="009E432E"/>
     <w:rsid w:val="00A010DD"/>
     <w:rsid w:val="00A079E5"/>
     <w:rsid w:val="00A21CBB"/>
     <w:rsid w:val="00A3141C"/>
     <w:rsid w:val="00A71F64"/>
     <w:rsid w:val="00A76202"/>
     <w:rsid w:val="00AA7C6F"/>
     <w:rsid w:val="00AB3B70"/>
     <w:rsid w:val="00AB4574"/>
     <w:rsid w:val="00AB65A9"/>
     <w:rsid w:val="00AC1319"/>
     <w:rsid w:val="00AC6748"/>
+    <w:rsid w:val="00B0290E"/>
     <w:rsid w:val="00B03713"/>
     <w:rsid w:val="00B071C9"/>
     <w:rsid w:val="00B123C9"/>
     <w:rsid w:val="00B15F95"/>
     <w:rsid w:val="00B27AA0"/>
     <w:rsid w:val="00B35D54"/>
+    <w:rsid w:val="00B41856"/>
     <w:rsid w:val="00B42C92"/>
     <w:rsid w:val="00B503AC"/>
     <w:rsid w:val="00B5268B"/>
     <w:rsid w:val="00B70FCA"/>
     <w:rsid w:val="00B82743"/>
     <w:rsid w:val="00B82BC5"/>
     <w:rsid w:val="00B85585"/>
     <w:rsid w:val="00B97CEE"/>
     <w:rsid w:val="00BA6C75"/>
     <w:rsid w:val="00BB5422"/>
     <w:rsid w:val="00BC3531"/>
     <w:rsid w:val="00BD15D2"/>
     <w:rsid w:val="00BE0F28"/>
     <w:rsid w:val="00BE1034"/>
     <w:rsid w:val="00BE1BA9"/>
     <w:rsid w:val="00BF1149"/>
     <w:rsid w:val="00C02F04"/>
+    <w:rsid w:val="00C03CF3"/>
     <w:rsid w:val="00C360AA"/>
     <w:rsid w:val="00C46031"/>
     <w:rsid w:val="00C6076D"/>
     <w:rsid w:val="00C616D1"/>
     <w:rsid w:val="00C63673"/>
     <w:rsid w:val="00C76119"/>
     <w:rsid w:val="00C83A07"/>
     <w:rsid w:val="00C95630"/>
     <w:rsid w:val="00C95667"/>
     <w:rsid w:val="00CA2367"/>
     <w:rsid w:val="00CA77A4"/>
     <w:rsid w:val="00CB5C3F"/>
     <w:rsid w:val="00D052E8"/>
     <w:rsid w:val="00D0569D"/>
     <w:rsid w:val="00D07420"/>
     <w:rsid w:val="00D159B8"/>
     <w:rsid w:val="00D2523E"/>
     <w:rsid w:val="00D31706"/>
     <w:rsid w:val="00D36FFE"/>
     <w:rsid w:val="00D37ABC"/>
     <w:rsid w:val="00D43677"/>
     <w:rsid w:val="00D47C5D"/>
+    <w:rsid w:val="00D51452"/>
     <w:rsid w:val="00D57873"/>
     <w:rsid w:val="00D61F5C"/>
     <w:rsid w:val="00D62D4F"/>
     <w:rsid w:val="00D64CEA"/>
     <w:rsid w:val="00D7188D"/>
     <w:rsid w:val="00D9107A"/>
     <w:rsid w:val="00D96383"/>
     <w:rsid w:val="00D96BC9"/>
     <w:rsid w:val="00DA339D"/>
     <w:rsid w:val="00DA5131"/>
     <w:rsid w:val="00DB3D6C"/>
     <w:rsid w:val="00DC6B98"/>
     <w:rsid w:val="00DF5788"/>
     <w:rsid w:val="00E0501F"/>
     <w:rsid w:val="00E2554A"/>
     <w:rsid w:val="00E35FD9"/>
+    <w:rsid w:val="00E3652D"/>
     <w:rsid w:val="00E41250"/>
     <w:rsid w:val="00E55DC4"/>
     <w:rsid w:val="00E60D10"/>
     <w:rsid w:val="00E87BF1"/>
     <w:rsid w:val="00E9419D"/>
     <w:rsid w:val="00EA296F"/>
     <w:rsid w:val="00EC0717"/>
     <w:rsid w:val="00EC23AA"/>
     <w:rsid w:val="00EC4987"/>
     <w:rsid w:val="00ED4868"/>
     <w:rsid w:val="00EE3663"/>
     <w:rsid w:val="00EE7A8B"/>
+    <w:rsid w:val="00EF1DF9"/>
     <w:rsid w:val="00EF25A8"/>
     <w:rsid w:val="00EF2B8C"/>
     <w:rsid w:val="00F01F4B"/>
     <w:rsid w:val="00F05531"/>
     <w:rsid w:val="00F1464C"/>
     <w:rsid w:val="00F22917"/>
     <w:rsid w:val="00F2499A"/>
     <w:rsid w:val="00F30FBD"/>
     <w:rsid w:val="00F3783A"/>
     <w:rsid w:val="00F439EE"/>
     <w:rsid w:val="00F604B6"/>
     <w:rsid w:val="00F6111B"/>
     <w:rsid w:val="00F613CB"/>
     <w:rsid w:val="00F71FFE"/>
     <w:rsid w:val="00F73A4A"/>
     <w:rsid w:val="00F774E5"/>
     <w:rsid w:val="00F9082B"/>
     <w:rsid w:val="00F94C9C"/>
     <w:rsid w:val="00F962E9"/>
     <w:rsid w:val="00FB2EF2"/>
     <w:rsid w:val="00FB5BD4"/>
     <w:rsid w:val="00FD4447"/>
     <w:rsid w:val="00FF3639"/>
     <w:rsid w:val="00FF6866"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="70B3FC49"/>
   <w15:docId w15:val="{12C92693-2376-4C6F-90B0-B970B0F59AEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9731,51 +9791,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003347CF"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
@@ -10125,51 +10184,51 @@
     <w:basedOn w:val="a1"/>
     <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007B0360"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B0360"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="920674775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1593393960">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10455,82 +10514,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF7E92C7-E198-4333-983E-061F09568250}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B45CF7E-8D92-4427-A1A0-F85E056EDEE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3439</Characters>
+  <Pages>3</Pages>
+  <Words>602</Words>
+  <Characters>3438</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4034</CharactersWithSpaces>
+  <CharactersWithSpaces>4032</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Евгений</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>